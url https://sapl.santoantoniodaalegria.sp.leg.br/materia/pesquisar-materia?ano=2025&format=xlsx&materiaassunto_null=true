--- v0 (2026-01-31)
+++ v1 (2026-04-07)
@@ -54,2247 +54,2247 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/737/pl_no01_de_2025_-_refis.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/737/pl_no01_de_2025_-_refis.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal (REFIS -2025) do Município de Santo Antônio da Alegria e dá outras providências.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/738/pl_no02_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/738/pl_no02_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse financeiro ao Lar dos Velhinhos da Sociedade São Vicente de Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Poder Legislativo - PL</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/739/pl_no03_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/739/pl_no03_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei nº1,994, de 27 de Setembro de 2023".</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/777/pl_no04_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/777/pl_no04_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e aumento da remuneração dos servidores da Câmara Municipal de Santo Antônio da Alegria, de que trata o artigo 37,X da CF/88</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/778/pl_no05_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/778/pl_no05_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria referência salarial na Tabela de Referências do Quadro de Pessoal da Prefeitura Municipal e altera a referência salarial do cargo de Diretor dos Serviços de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/793/pl_no06_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/793/pl_no06_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a nomenclatura de guarda municipal para polícia municipal de Santo Antônio da Alegria e dá outras providências.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/794/pl_no07_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/794/pl_no07_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicação - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/837/pl_no08_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/837/pl_no08_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a referência salarial do cargo de diretor de manutenção das estradas rurais  e dá outras providências</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/838/pl_no09_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/838/pl_no09_de_2025.pdf</t>
   </si>
   <si>
     <t>Cria função gratificada que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/839/pl_no10_de_2025_-_ldo.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/839/pl_no10_de_2025_-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a LDO - diretrizes a serem observadas para a elaboração e execução da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/843/pl_no11_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/843/pl_no11_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do reajuste do auxílio alimentação dos servidores da Prefeitura Municipal e dá outras providências</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/844/pl_no12_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/844/pl_no12_de_2025.pdf</t>
   </si>
   <si>
     <t>Inclui o parágrafo 5º no artigo 8º da Lei nº1.302 de 24 de Dezembro de 2001 e dá outras providências.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no13_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no13_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Santo Antônio da Alegria a conceder auxílio financeiro aos representantes dos ternos de Congo e de Moçambique por ocasião da Festa das Congadas do ano de 2025 em Santo Antônio da Alegria, gratificação específica a servidores públicos municipais e auxílio financeiro à Comissão Organizadora que não sejam servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, João Naves, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/886/pl_no14_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/886/pl_no14_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº1.647, de 24 de Novembro de 2011, que dispõe sobre o auxilio alimentação dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/892/pl_no15_de_2025_ppa_2026-2029.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/892/pl_no15_de_2025_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano Plurianual (PPA) do município para o período de 2026 a 2029 e define as metas e prioridades da administração pública municipal para o exercício de 2026.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Amendoim, Daniela do Saul, Gabriel José, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Professor Claudinho, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no16_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no16_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto "Adote uma Placa", no âmbito do município de Santo Antônio da Alegria e dá outras providências.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no17_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no17_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de auxílio alimentação e moradia aos médicos participantes do Programa Mais Médicos, e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/908/pl_no18_de2025_-_loa_exercicio_de_2026.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/908/pl_no18_de2025_-_loa_exercicio_de_2026.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Santo Antônio da Alegria para o exercício de 2026. - LOA</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/935/pl_no20_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/935/pl_no20_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe, em caráter excepcional, sobre critérios específicos para a aprovação e execução de empreendimento habitacional de interesse social integrante do Programa MCMV - FNHIS sub 50, no município de Santo Antônio da Alegria, e dá outras providências".</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/936/projeto_de_lei_no21_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/936/projeto_de_lei_no21_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do reajuste do auxílio alimentação e dá outras providências.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no22_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no22_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação específica destinada aos servidores públicos designados para o exercício de diversas funções, em reconhecimento às atribuições adicionais de desempenho de atividades de elevada responsabilidade.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_no23_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_no23_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a custear despesas atinentes aos serviços de registros cartorários e honorários contábeis das Associações de Pais E mestres das Unidades Escolares da Rede Municipal de Ensino, nas formas que especifica</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Amendoim, Daniela do Saul, Gabriel José, João Naves, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Poder Legislativo - PL, Professor Claudinho, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_no24_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_no24_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Prédio Público que especifica. "ESF Apparecida Augusta Teixeira Ferreira".</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_no25_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_no25_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Praça Pública do município de Santo Antônio da Alegria "Renato Donizetti de Castro".</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_no26_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_no26_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a cobrança da Taxa de serviços de coleta, remoção, transporte e destinação final do Lixo ou resíduo - TSLR, no âmbito do município de Santo Antônio da Alegria e dá outras providências.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_no27_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_no27_de_2025.pdf</t>
   </si>
   <si>
     <t>Institui a Contribuição para o Custeio do Serviço de Iluminação Pública - CIP, no âmbito do município de Santo Antônio da Alegria, nos termos do artigo 149-A da Constituição Federal.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_lei_no28_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_lei_no28_de_2025.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Município de Santo Antônio da Alegria a conceder auxílio financeiro aos representantes das Companhias de Reis por ocasião do 45º Encontro de Companhias de Reis do ano de 2026 em Santo Antônio da Alegria, gratificação específica a servidores públicos municipais  e auxílio financeiro à Comissão Organizadora, que não sejam servidores municipais e dá outras providências."</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no29_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no29_de_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Lar dos Velhinhos da Sociedade São Vicente de Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/840/projeto_de_resolucao_no01_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/840/projeto_de_resolucao_no01_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera as tabelas do Anexo II, referente ao Quadro com Escala de Vencimentos dos Empregos e Cargos Públicos da Câmara Municipal de Santo Antônio da Alegria e do Anexo I, referente ao Quadro de Pessoal da Câmara Municipal de Santo Antônio da Alegria, da Resolução nº01/16, em virtude da criação de cargo de uma vaga de emprego público efetivo de Assistente de Apoio Administrativo, em razão da necessidade de preenchimento do quadro de servidores da Câmara Municipal de Santo Antônio da Alegria, revoga a Resolução nº02 de 03 de Julho de 2023 e altera as Resoluções nº04 de 21 de Novembro de 2017, nº07 de 20 de Janeiro de 2024 e nº10 de 06 de Março de 2024.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/856/projetode_resolucao_no02_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/856/projetode_resolucao_no02_de_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Tabela do Anexo I, referente ao Quadro de Pessoal da Câmara Municipal de Santo Antônio da Alegria, da Resolução nº01 de 2026, em virtude da alteração da carga horária dos servidores da Câmara Municipal de Santo Antônio da Alegria, altera a Resolução nº10 de 06 de Março de 2024 e revoga a Resolução nº02 de 20 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Leonardo Sudre, Maria Menezes, Paulinho Xuxa</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_dercreto_legislativo_no01_de_202527032025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_dercreto_legislativo_no01_de_202527032025.pdf</t>
   </si>
   <si>
     <t>aprova as contas do Executivo Municipal do exercício financeiro de 2022 (sob a responsabilidade do senhor Ricardo da Silva Sobrinho)</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>João Naves</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no01_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no01_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal tome providências no sentido de realização de melhorias na sinalização de solo da Rua João Batista de Paiva - Rua da Gastronomia, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_no02_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_no02_de_2025.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo Municipal tome providências no sentido de colocação de placas de sinalização nas duas mãos de direção como "ponte estreita" próxima à pontes municipais que especifica.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>Vladi, Amendoim, Gabriel José, Maria Menezes, Paulinho Xuxa</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_no03_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_no03_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de colocação de corrimão em ponte de estrada municipal que dá acesso ao Bairro da Laginha.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no04_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no04_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o executivo Municipal tome providências no sentido de ampliar o horário de funcionamento de creches municipais até as 17h00.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no05_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no05_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de transportar alunos no final das aulas do período da tarde de Escola a Bairro que especifica.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, Maria Menezes, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no06_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no06_de_2025.pdf</t>
   </si>
   <si>
     <t>indicam que o Executivo Municipal tome providências no sentido de que melhorias sejam feitas em ponte próxima à residência do Senhor Juninho Teixeira, no Bairro Cateto, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>Daniela do Saul, João Naves, Leonardo Sudre, Professor Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no08_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no08_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de instalar pedalinhos na lagoa do Parque Ecológico - Jose Jorge Felício, no município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_no09_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_no09_de_2025.pdf</t>
   </si>
   <si>
     <t>indicam que o Executivo Municipal tome providências no sentido de que os setores competentes promovam campanhas para que empresas interessadas reformem pontos de ônibus em troca de publicidade.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>João Naves, Leonardo Sudre, Maria Menezes</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no10_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no10_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o executivo Municipal tome providencias no sentido de instalar redutores de velocidade ao longo de via pública denominada Antônio Jose Bernardes, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>João Naves, Leonardo Sudre</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no11_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no11_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o executivo Municipal tome providências no sentido de instalar redutores de velocidade na Vicinal Arthur Martins de Oliveira, próxima à residência do senhor José Eraldo Vilar.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no12_de_202506032025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no12_de_202506032025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de ofertar protetores solares e roupas adequadas aos trabalhadores da frente de trabalho do município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no13_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no13_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de que sejam colocadas placas de identificação da Rua Ana Luiza Lemos Garcia, Jardim Morumbi, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no14_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no14_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal tome providências no sentido de disponibilizar um martelete e uma lixadeira para os servidores que trabalham no serviço de água e esgoto do município.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no15_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no15_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de concessão de gratificação e pagamento de insalubridade para as monitoras das creches municipais.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no16_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no16_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de oferecer café da manhã aos pacientes que precisam ir às Unidades de Saúde de Ribeirão Preto em ônibus que sai às 5h00, deste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>Daniela do Saul, João Naves, Leonardo Sudre, Maria Menezes, Professor Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no17_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no17_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de colocar placas indicativas em esquinas consideradas perigosas em locais que especifica.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no18_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no18_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de mudanças no critério de concessão do auxílio alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no19_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no19_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de instalação de um ponto de ônibus no Conjunto Habitacional Futina Farah Curi a ser utilizado por pacientes que vão para Unidades de Saúde de Ribeirão Preto.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>Amendoim, Daniela do Saul, Gabriel José, João Naves, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Professor Claudinho, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no20_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no20_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de pagamento de incentivo financeiro denominado pro labore aos policiais militares que prestam serviço ao município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no21_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no21_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de instalação de câmeras de monitoramento em pontos estratégicos do município no sentido de coibir o descarte irregular de lixo.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no22_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no22_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar melhorias na iluminação em área pública que especifica.(Loteamento Laurentino Pedro de Lima)</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no23_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no23_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar melhorias na iluminação em área pública que especifica. (entorno da Escola Cônego Macário de Almeida)</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no24_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no24_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de colocação de placas "Proibido jogar lixo fora da caçamba", próximo às caçambas de lixo da zona rural, sobretudo na caçamba próxima ao aterro sanitário.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no25_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no25_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de instalação de redutores de velocidade em vias públicas do Município de santo Antônio da Alegria, que especifica.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no26_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no26_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de intensificação da roçagem de acostamentos em Vicinais que especifica.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no27_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no27_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de construção de um calçamento, assim como uma mureta de proteção na Vicinal Arthur Martins de Oliveira, da entrada da cidade até a Expoasa.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no28_de_202503042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no28_de_202503042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de implantação do Programa Gincana da Alegria com a realização de ruas de lazer nos diversos bairros do Município.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no29_de_202523042025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no29_de_202523042025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar melhorias na iluminação do Parque Ecológico Jose Jorge Felício neste município de santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no30_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no30_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de disponibilizar o serviço de consulta de holerite on line para os servidores públicos municipais no site da Prefeitura Municipal</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no31_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no31_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de disponibilizar um veículo da frota municipal para uso exclusivo do Orgão Gestor Municipal</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no32_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no32_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar melhorias salariais para os trabalhadores do Programa Guardiões do Transporte Escolar, deste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no33_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no33_de_2025.pdf</t>
   </si>
   <si>
     <t>indicam a possibilidade de providenciar melhorias na iluminação pública que especifica - Loteamento Santa Bárbara e imediações.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no34_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no34_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar a contratação de um cirurgião buco maxilo facial para atendimento, pelo menos duas vezes por mês, no setor de odontologia deste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no35_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no35_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de disponibilizar um novo espaço para atendimentos exclusivos da OAB, neste município de santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no36_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no36_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal verifique a possibilidade de instalar redutores de velocidade em via pública que especifica - Rua Benjamin Constant, próximo ao Lar São Vicente de Paulo.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Leonardo Sudre, Daniela do Saul, João Naves, Professor Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no37_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no37_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal verifique a possibilidade de providenciar reparos no asfalto do cruzamento da Rua Eduardo Beluti com a Rua Carlos de Campos, com o objetivo de evitar água parada.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no38_de_202507052025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no38_de_202507052025.pdf</t>
   </si>
   <si>
     <t>Indicam que o executivo Municipal verifique a possibilidade de tomar providencias de forma imediata, no sentido de diminuir a população de cães e gatos soltos pelas ruas do município</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no39_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no39_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam que o Executivo Municipal verifique a possibilidade de tomar providências no sentido de ampliar o horário de funcionamento da farmácia do município.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no40_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no40_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de tomar providências no sentido de providenciar a reforma e manutenção urgente no Parquinho para crianças localizado na Praça santos reis e do Parquinho localizado na Parque Ecológico, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no42_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no42_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar revisão salarial ou bonificação para os servidores que exercem a função de Auxiliar de Escola da Prefeitura de santo Antônio da Alegria</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no43_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no43_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar limpeza, roçagem e desbrota em plantação de eucalipto de propriedade da Prefeitura Municipal de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no44_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no44_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar manutenção no leito carroçável e laterais de estradas rurais que especifica.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no45_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no45_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar sinalização de solo para travessia de pedestres e alunos em frente às escolas do município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no46_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no46_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade  de providenciar um cronograma de aumento do valor do auxílio alimentação dos servidores da Prefeitura Municipal de Santo Antônio da Alegria com aumento de R$100,00 em Agosto, mais R$100,00 em Outubro e mais R$100,00 em Dezembro.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no47_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no47_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de tomar providências em relação à manutenção da Praça Rui Barbosa., neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no48_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no48_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de manutenção  no leito carroçável e laterais da estrada rural que dá acesso ao Bairro Coutinhos.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Daniela do Saul, Professor Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no49_de2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no49_de2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de providenciar a instalação de forma imediata, de uma cobertura na entrada da Creche Escola Marta Aparecida Rodrigues dos Passos, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no50_de2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no50_de2025.pdf</t>
   </si>
   <si>
     <t>Indicam verificara possibilidade de que a Praça da Bíblia, localizada no quarteirão entre as Ruas Antônio João, Rua vereador Antônio Custódio da Silva e Rua José Calixto, seja contemplada, de forma imediata, pela Lei nº1.919 de 2024que instituiu o Programa "Adote uma Praça" neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no51_de2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no51_de2025.pdf</t>
   </si>
   <si>
     <t>Verificar a possibilidade de que os servidores vinculados ao Poder Executivo de Santo Antônio da Alegria possam ter seu auxílio alimentação depositado diretamente em suas contas bancárias ou que recebam por cartão magnético.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Daniela do Saul</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indica verificar a possibilidade do município de Santo Antônio da Alegria a aderir ao Programa Padaria Artesanal a ser desenvolvido sobretudo no Projeto Alegria.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no53_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no53_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a realização de melhorias na Praça do Rosário, com a substituição de 05 bancos quebrados e reposição de 07 postes de iluminação que se encontram apagados</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no54_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no54_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de implantação de relógios de ponto eletrônico, atualmente utilizado na Prefeitura Municipal, em todos os demais prédios públicos onde funcionam órgãos ou departamentos da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no55_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no55_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam  melhorias na iluminação do cemitério municipal.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no56_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no56_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam, com urgência, solucionar as constantes oscilações na rede de energia elétrica do Hospital Santo Antônio, que tem provocado a queima de equipamentos hospitalares, especialmente nos setores de fisioterapia e no centro odontológico.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no57_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no57_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a colocação de um poste deluz no final da Rua Benjamin Constant, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no58_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no58_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providências na manutenção do Parque Ecológico deste município de Santo Antônio da Alegria, com especial atenção aos bancos, lixeiras e iluminação.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no59_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no59_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de implantar sistema de energia solar nos prédios e espaços públicos do Município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no60_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no60_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de instalação de uma placa com os dizeres "Seja Bem-Vindo à Cidade Folclore", contendo uma foto do tradicional Terno de Congo dos Irmãos Paiva, na área da rodoviária municipal de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no61_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no61_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de realização de operação tapa buracos na Rua Nove de Julho, em frente ao Hospital Santo Antônio de Pádua, no município de santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no62_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no62_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de higienização do espaço  e disponibilização de água potável na Ilha do Ar , ponto turístico de destaque do município e utilizado frequentemente em eventos de salto com parapente, considerando que os banheiros se encontram sem funcionamento adequado, o local carece de limpeza e não há torneiras ligadas ao encanamento para fornecimento de água potável.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Gabriel José, Leonardo Sudre, Maria Menezes, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no63_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no63_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de reparos na calçada da Praça Santos reis, localizada em frente ao Bar da Najara, uma vez que o pavimento apresenta diversas rachaduras que já ocasionaram acidentes com munícipes.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no64__de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no64__de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade urgente de manutenção na iluminação pública em frente ao hospital Santo Antônio, tendo em vista que a rua se encontra completamente escura, representando risco para os pacientes, visitantes e profissionais que transitam pela região.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Maria Menezes, Gabriel José, João Naves, Leonardo Sudre</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no65__de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no65__de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade da guarda municipal reforçar a segurança na Praça Santos Reis, tendo em vista situações recorrentes que vem causando desconforto e sensação de insegurança entre moradores e frequentadores do local.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no66__de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no66__de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de construção de um redutor de velocidade na Rua Mathildes Garcia, em frente ao número 280, no Bairro Jardim bela Vista, visando aumentar a segurança de pedestres e motoristas</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no67_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no67_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam implementar um Programa de Segurança Alimentar, com a criação de uma Cozinha Comunitária com refeitório popular, a ser administrado pela Secretaria de Assistência Social, destinado ao atendimento de população em estado de vulnerabilidade alimentar, oferecendo refeições diárias, em especial o almoço, às pessoas que, por algum motivo, não conseguem realizar sua própria alimentação.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Daniela do Saul, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no68_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no68_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam construir, de forma imediata, uma rampa de acessibilidade em calçada utilizada por pacientes que utilizam a Fisioterapia, alocada no Hospital Santo Antônio de Pádua, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no69_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no69_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar melhorias na Escola Manuel Augusto Rodrigues Alecrim, de forma a proporcionar boas condições de segurança, de trabalho e de saúde de funcionários e de alunos.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no70_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no70_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam promover maior segurança nos ambientes escolares da rede municipal de ensino com a disponibilização de guardas municipais que procedam a operação de proteção escolar.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no71_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no71_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar melhorias em ponte localizada em estrada que liga os Bairros Rurais da Laginha e da Antinha, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no72_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no72_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar o pleno funcionamento do Centro de Lazer do Trabalhador (CLT) para a população em geral deste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no73_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no73_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a limpeza e a manutenção de bueiros localizados em vias do município que especifica pois tal como estão, em dias de chuvas intensas, tem provocado transtornos aos moradores do local.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no74_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no74_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam instalar, de forma imediata, redutores de velocidade na Rua Pimenta, no Bairro São Benedito, neste município de Santo Antônio da Alegria, bem como a instalação de uma mini rotatória no final da mesma.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no75_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no75_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam alterar o Plano de Carreira dos Servidores Públicos Municipais da Saúde do município de Santo Antônio da Alegria no sentido de incluir as atendentes ligadas a este setor, pelo tempo que prestarem serviço na Saúde</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no76_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no76_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam instalar bancos nos quiosques do Centro de Lazer do Trabalhador "Pedro Luiz Gentil", neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no77_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no77_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar a colocação de placas indicativas de Atendimento Preferencial nas dependências da Farmácia Municipal deste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no78_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no78_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar a instalação de bebedouros de água no Parque Ecológico "Jose Jorge Felicio", neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no79_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no79_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar a realização de obras no asfalto da esquina da Rua Padre Guerino Andreatta com a Rua Nove de Julho com o objetivo de evitar que a enxurrada suba na calçada e cause transtornos no local.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no80_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no80_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar melhorias de infraestrutura no Conjunto Habitacional Jose Vitor Alves da Costa tais como iluminação e correção de vazamento de  água</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no81_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no81_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a aquisição de detectores de metal para uso nas escolas municipais e assim melhorar a segurança de alunos, funcionários e professores.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no82_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no82_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar a aquisição de equipamentos denominados sopradores para uso geral em varrição mecânica de espaços públicos.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Leonardo Sudre, João Naves</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no83_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no83_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a instalação de bueiros na Rua Jorge Abrão, altura do nº110, Bairro Morumbi, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Leonardo Sudre, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no84_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no84_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam a possibilidade de ampliação do horário de funcionamento da Farmácia Municipal sobretudo em feriados prolongados.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no85_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no85_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar a construção de bueiros nas Ruas da CDHU - C, denominada Pedro Ayub, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>João Naves, Maria Menezes</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no86_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no86_de_2025.pdf</t>
   </si>
   <si>
     <t>Indicam providenciar, no âmbito do município de Santo Antônio da Alegria, a adoção da Lei que garante o direito de redução da jornada de trabalho de mães de crianças com Transtorno do Espectro Autista (TEA) e outras deficiências, sem redução salarial.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no01_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no01_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possiblidade de reforma em ponto de ônibus de Praça que especifica.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, João Naves, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Professor Claudinho, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no02_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no02_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a prestação de contas de Festa realizada em 2025 no município de Santo Antônio da Alegria que especifica.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no03_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no03_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal e setores competentes sobre frota municipal em anos da administração que especifica.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no04_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no04_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo municipal e setores competentes sobre fornecedores pagos pela Prefeitura municipal em anos que especifica.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_no05_de202520022025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_no05_de202520022025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo municipal e setores competentes sobre receitas e despesas municipais em período que especifica.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no06_de2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no06_de2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre o cumprimento da Lei Municipal nº2.010, de 05 de Março de 2024.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no07_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no07_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal sobre a possibilidade de manutenção urgente em rua do município que especifica.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no08_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no08_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de concessão de auxílio alimentação aos Conselheiros tutelares do município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, Maria Menezes, Professor Claudinho, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no09_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no09_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre reservatório de água para abastecimento municipal que especifica.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no10_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no10_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de melhorias na sinalização de solo em vias públicas que especifica.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no11_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no11_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal sobre a possibilidade de melhorias na iluminação pública em vias urbanas que especifica.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no12_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no12_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal sobre vigência de concursos públicos realizados pela Prefeitura Municipal de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no13_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no13_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre salários percebidos pelos servidores da Prefeitura Municipal de santo Antônio da Alegria</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no14_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no14_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre cumprimento da Lei nº11.738/2008</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no15_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no15_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de adesão do Município de Santo Antônio da Alegria à Plataforma Contrata + Brasil.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no16_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no16_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de oferta de curso sobre combate a incêndios para proprietários rurais do município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no17_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no17_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a Instituição Casa Abrigo do Município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no18_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no18_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre condições de funcionamento de creches municipais que especifica.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no19_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no19_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre número de alunos transportados e a possibilidade de instalaçao de ar condicionado em veículo que transporta esses alunos para a APAE de Altinópolis</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no20_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no20_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as condições de manutenção do Loteamento São Paulo</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no21_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no21_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possiblidade de melhorias no velório Municipal.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no22_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no22_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre o pleno funcionamento do matadouro municipal</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, João Naves, Maria Menezes, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no23_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no23_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de contratação de mais médicos para atendimento da população de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no24_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no24_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as condições de manutenção de via pública que da acesso ao Loteamento São Paulo</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no25_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no25_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de mudança de referência de servidores municipais que especifica.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no26_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no26_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de instalação de uma guarita em estrada que da acesso à Ilha do Ar.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no57_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no57_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre a possibilidade do Executivo Municipal enviar um Projeto de Lei passando o valor do auxilio alimentação dos servidores municipais para R$600,00.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no28_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no28_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre a possibilidade do executivo Municipal proceder a doação de um terreno para a Associação de Proteção Animal que especifica.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no29_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no29_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre caso de adolescente acolhida em um prédio público onde funciona o Centro Dia do Idoso.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>Gabriel José, João Naves, Leonardo Sudre</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no30_de_202519032025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no30_de_202519032025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as condições de ônibus que faz o transporte de alunos de Santo Antônio da Alegria para Franca.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no31_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no31_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de instalação de uma Praça com parquinho para crianças em área institucional no Bairro Morumbi</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no31_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no31_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de instalação de instituição denominada Casa Rosa para acolhimento de mulheres em situação de risco.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no33_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no33_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de circular para facilitar o transporte de pessoas no município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no34_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no34_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a possibilidade de instalação do Programa CONVIVA São Paulo nas escolas municipais de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no35_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no35_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre prestação de contas da execução de serviços prestados por peruas terceirizadas para fazer o transporte de alunos no município de Santo Antônio da Alegria em 2024 e 2025 até o presente momento.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no36_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no36_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as condições de funcionamento da Estação de Tratamento (ETE - 2), popularmente conhecida como peniquinho, no município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no37_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no37_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura municipal sobre a prestação de contas do Carnaval de 2025 realizado no município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no38_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no38_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento e informações junto à Prefeitura Municipal sobre o funcionamento da Piscina Aquecida Rosa Maria Ribeiro, localizada no Bairro São Benedito, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no39_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no39_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre o funcionamento das câmeras de monitoramento instaladas nas salas de aula da Escola Cônego Macário de Almeida.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no40_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no40_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre a prestação de contas da Festa de Reis realizada no ano de 2024 no município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no42_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no42_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre frota de ambulâncias do município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no43_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no43_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a prestação de contas da Cavalgada da Alegria, realizada em 20 de Abril de 2025, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no44_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no44_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as condições de funcionamento de rede de esgoto que especifica - Loteamento Laurentino Pedro de Lima e Bairro São Joaquim.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no45_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no45_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura municipal sobre a atuação dos ambulantes no âmbito do município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no46_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no46_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a relação dos médicos e de forma especial nas especialidades médicas que atendem a população de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no47_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no47_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre cargos comissionados e de confiança do Quadro de Pessoal da Prefeitura Municipal de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>Amendoim, Daniela do Saul, Gabriel José, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no48_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no48_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre o desligamento do médico Doutor Marcelo K.A. Kuwatomi que atendia no ESF - II Joaquim Aguiar neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/845/requerimento_no49_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/845/requerimento_no49_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a prestação de contas do Passeio Ciclístico realizado no dia 04 de Maio de 2025, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no50_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no50_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as razões pelas quais ainda não foi providenciada uma sinalização de solo mais adequada na Rua da Gastronomia, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_no51_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_no51_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura municipal sobre o cemitério Municipal.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_no52_de_2025_.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_no52_de_2025_.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal sobre a atuação do Terapeuta Ocupacional  do Quadro de Servidores da Prefeitura Municipal de Santo Antônio da Alegria/SP.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no53_de_2025_.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no53_de_2025_.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo Municipal sobre as condições de funcionamento do Centro Dia do Idoso neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no54_de_2025_.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no54_de_2025_.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre o tratamento de água do Loteamento Barra da Serra deste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no55_de_2025_.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no55_de_2025_.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre o 8nício do atendimento de pediatria de forma diária, por 40 horas semanais, na rede de saúde do município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no56_de_2025_.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no56_de_2025_.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à prefeitura Municipal em relação ao FUNDEB</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no57_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no57_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a realização do Baile da escolha da rainha da EXPOASA de 2025, ocorrido em  evento realizado de 07 a 10 de Agosto de 2025, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no58_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no58_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto a Prefeitura Municipal sobre a prestação de contas da realização da EXPOASA 2025 realizada no período de 07 a 10 de Agosto de 2025, neste município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no59_de_2025_-_retirado_da_pauta.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no59_de_2025_-_retirado_da_pauta.pdf</t>
   </si>
   <si>
     <t>Objetiva a solicitação de informações ao Prefeito Municipal sobre os motivos da ausência de providências para corrigir os problemas com a rede de esgoto do Loteamento São Paulo</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no60_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no60_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações detalhadas sobre as verbas destinadas à reforma do matadouro municipal</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no61_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no61_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto Ao Executivo Municipal sobre a formação dos valores constantes nos itens 04 e 05 do Edital nº075/2025, Processo nº135/2025 - Pregão Eletrônico para Registro de Preços para contratação de médico para o ESF e Especialidades por 06 meses.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no62_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no62_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal acerca dos veículos utilizados para o transporte de pacientes em tratamento de hemodiálise, eventual troca de veículo bem como as condições de operação dos veículos.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no63_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no63_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre o andamento do pedido de alvará para a realização do evento de carros antigos, solicitado pelo Presidente da Associação de Carros Antigos de santo Antônio da Alegria - ACASAA, o senhor Leandro Bernardes, previsto para os dias 18 e 19 de Outubro de 2025.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no64_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no64_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre o andamento das ações apontadas no ofício nº139 de 2025, em atenção ao Requerimento n16701 de 2025.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, João Naves, Leonardo Sudre, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no65_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no65_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações detalhadas sobre os gastos do secretário de Turismo com viagens oficiais desde o início do exercício de sua função até a presente data.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no66_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no66_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações acerca do motivo pelo qual o relógio de ponto não está emitindo comprovante de registro biométrico, bem como desde quando ocorre a situação e se já foram adotadas providências  e a previsão de retorno da impressão.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no67_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no67_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal acerca do transporte da saúde destinado aos pacientes atendidos em clínicas de Ribeirão Preto, incluindo identificação dos veículos utilizados, condições de operação e demais aspectos relacionados ao serviço.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no68_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no68_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal acerca da higienização do ônibus utilizado para o transporte dos alunos de Santo Antônio da Alegria para a APAE de Altinópolis, em especial quanto às condições de limpeza  e as razões pelas quais o veículo tem realizado viajado em estado de sujeira.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no69_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no69_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a prestação de contas da realização da Festa do Congo/2025, realizada no período de 05 a 08 de Setembro de 2025 neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no70_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no70_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a não convocação de aprovados para o cargo de auxiliar de cozinha e de cozinheira em concurso público</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no71_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no71_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre a climatização e a instalação de climatizadores e aparelhos de ar condicionado nas unidades de Educação infantil do Município.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no72_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no72_de_2025.pdf</t>
   </si>
   <si>
     <t>Indaga se a proposta de substituição do ônibus que transporta os alunos para universidade de Franca, mencionada no Requerimento nº30 de 2025, já foi devidamente analisada pelos setores técnicos e competentes da Prefeitura Municipal, conforme informado no Ofício nº3220/2025 da PM.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no73_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no73_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações sobre a frota de veículos da Prefeitura Municipal e a situação de manutenção dos veículos e máquinas pertencentes às secretarias da Educação, da Saúde e ao setor de estradas rurais.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_no74_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_no74_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a emissão do PPP (Perfil Profissiográfico Previdenciário) por parte desta entidade a quem de direito for.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_no75_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_no75_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a frota de veículos utilizados para o transporte escolar e de pacientes do município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no76_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no76_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre as receitas arrecadadas com o ITBI (Imposto sobre a Transmissão de Bens Imóveis) e com a venda dos lotes do Loteamento Laurentino Pedro de Lima neste ano de 2025 até a presente data.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no77_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no77_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura municipal sobre veículos da frota municipal que passaram por manutenção este ano de 2025, bem como a solicitação de documentos comprobatórios destas manutenções.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no78_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no78_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetivao fornecimento de informações junto à prefeitura Municipal sobre todo o processo de alienação dos lotes do loteamento Laurentino Pedro de Lima, possível finalização e destinação das receitas arrecadadas.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>Amendoim, Gabriel José, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Professor Claudinho</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no79_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no79_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à prefeitura Municipal sobre a abertura de créditos adicionais suplementares no exercício de 2025 e o respectivo percentual em relação ao orçamento vigente.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no80_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no80_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à prefeitura municipal sobre a prestação de contas do Encontro de Carros Antigos, realizado nos dias  18 e 19 de Outubro de 2025, no Parque Ecológico José Jorge Felício, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no81_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no81_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto ao Executivo municipal sobre a nomeação de servidor responsável pela cobrança de taxas dos ambulantes que atuam no âmbito do município de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_no82_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_no82_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à prefeitura Municipal sobre a atividade delegada no município de Santo Antônio da Alegria, neste ano de 2025.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no83_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no83_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre de quem é a responsabilidade pela manutenção da iluminação pública neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no84_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no84_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a situação legal do Loteamento Santa Bárbara, localizado neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no84_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no84_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobreas condições de manutenção da ponte da estrada que dá acesso à Ilha do Ar, neste município de Santo Antônio da Alegria.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no86_de_2025.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no86_de_2025.pdf</t>
   </si>
   <si>
     <t>Objetiva o fornecimento de informações junto à Prefeitura Municipal sobre a prestação de contas da realização da 1ª Queima do Alho do circuito mineiro realizado em Santo Antônio da Alegria no dia 16 de Novembro de 2025.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Amendoim, Daniela do Saul, Gabriel José, João Naves, Leonardo Sudre, Maria Menezes, Paulinho Xuxa, Vladi</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/796/mocao_de_solidadriedade_no_01_racismo.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/796/mocao_de_solidadriedade_no_01_racismo.pdf</t>
   </si>
   <si>
     <t>Moção de Solidariedade e Apoio ao Prefeito Municipal de Santo Antônio da Alegria, o senhor Denilson de Carvalho e ao vereador Claudio Luiz Carvalho e a todos os demais que foram ofendidos em razão de atos racistas proferidos em redes sociais, que não devem em nenhuma hipótese, serem tolerados.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_de_aplausoe_agradecimento_a_herondino_balbino_da_freiria.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_de_aplausoe_agradecimento_a_herondino_balbino_da_freiria.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Agradecimento ao senhor Herondino Balbino da Freiria por ser um cidadão comprometido com ações solidárias em favor dos pobres e vulneráveis de Santo Antônio da Alegria</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/882/mocao_de_aplauso_cema.pdf</t>
+    <t>http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/882/mocao_de_aplauso_cema.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso e Agradecimento à Senhora Iracema Calixto Vieira Naves da Silva pelos relevantes serviços prestados à sociedade de Santo Antônio da Alegria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2601,68 +2601,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/737/pl_no01_de_2025_-_refis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/738/pl_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/739/pl_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/777/pl_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/778/pl_no05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/793/pl_no06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/794/pl_no07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/837/pl_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/838/pl_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/839/pl_no10_de_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/843/pl_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/844/pl_no12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/886/pl_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/892/pl_no15_de_2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/908/pl_no18_de2025_-_loa_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/935/pl_no20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/936/projeto_de_lei_no21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_no23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_no24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_no25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_no26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_no27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_lei_no28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/840/projeto_de_resolucao_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/856/projetode_resolucao_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_dercreto_legislativo_no01_de_202527032025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no12_de_202506032025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no16_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no17_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no18_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no19_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no20_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no21_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no22_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no23_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no24_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no25_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no26_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no27_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no28_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no29_de_202523042025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no38_de_202507052025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no49_de2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no50_de2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no51_de2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no64__de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no65__de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no66__de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no73_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no74_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no75_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no77_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no85_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_no05_de202520022025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no06_de2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no30_de_202519032025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/845/requerimento_no49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_no51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_no52_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no53_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no54_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no55_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no56_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no59_de_2025_-_retirado_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no73_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_no74_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_no75_de_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no77_de_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_no82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/796/mocao_de_solidadriedade_no_01_racismo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_de_aplausoe_agradecimento_a_herondino_balbino_da_freiria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/882/mocao_de_aplauso_cema.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/737/pl_no01_de_2025_-_refis.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/738/pl_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/739/pl_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/777/pl_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/778/pl_no05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/793/pl_no06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/794/pl_no07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/837/pl_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/838/pl_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/839/pl_no10_de_2025_-_ldo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/843/pl_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/844/pl_no12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/886/pl_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/892/pl_no15_de_2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/906/projeto_de_lei_no16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/908/pl_no18_de2025_-_loa_exercicio_de_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/935/pl_no20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/936/projeto_de_lei_no21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/937/projeto_de_lei_no22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/938/projeto_de_lei_no23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_no24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/947/projeto_de_lei_no25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/948/projeto_de_lei_no26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/949/projeto_de_lei_no27_de_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/950/projeto_de_lei_no28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/951/projeto_de_lei_no29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/840/projeto_de_resolucao_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/856/projetode_resolucao_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/795/projeto_de_dercreto_legislativo_no01_de_202527032025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_no05_de_2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_no06_de_2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/766/indicacao_no10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/767/indicacao_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/768/indicacao_no12_de_202506032025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/791/indicacao_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_no15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_no16_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/802/indicacao_no17_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/803/indicacao_no18_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/804/indicacao_no19_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/805/indicacao_no20_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_no21_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/808/indicacao_no22_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_no23_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_no24_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_no25_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/812/indicacao_no26_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/813/indicacao_no27_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/814/indicacao_no28_de_202503042025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/817/indicacao_no29_de_202523042025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/818/indicacao_no30_de_2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/819/indicacao_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/820/indicacao_no32_de_2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/821/indicacao_no33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/822/indicacao_no34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/823/indicacao_no35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/826/indicacao_no36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/827/indicacao_no37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/828/indicacao_no38_de_202507052025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_no39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/863/indicacao_no49_de2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_no50_de2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_no51_de2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/867/indicacao_no53_de_2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/868/indicacao_no54_de_2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no55_de_2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no56_de_2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no59_de_2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_no62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no64__de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no65__de_2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/897/indicacao_no66__de_2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/912/indicacao_no68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/913/indicacao_no69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no73_de_2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no74_de_2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/919/indicacao_no75_de_2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/920/indicacao_no76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/921/indicacao_no77_de_2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/923/indicacao_no79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/924/indicacao_no80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/925/indicacao_no81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/926/indicacao_no82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/932/indicacao_no83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/933/indicacao_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no85_de_2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/940/indicacao_no86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/740/requerimento_no01_de_2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/741/requerimento_no02_de_2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/742/requerimento_no03_de_2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_no04_de_2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/744/requerimento_no05_de202520022025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/745/requerimento_no06_de2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/746/requerimento_no07_de_2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/747/requerimento_no08_de_2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/748/requerimento_no09_de_2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/749/requerimento_no10_de_2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/750/requerimento_no11_de_2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/751/requerimento_no12_de_2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/752/requerimento_no13_de_2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/753/requerimento_no14_de_2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/754/requerimento_no15_de_2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/755/requerimento_no16_de_2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/756/requerimento_no17_de_2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/769/requerimento_no18_de_2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/770/requerimento_no19_de_2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_no20_de_2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_no21_de_2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_no22_de_2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/774/requerimento_no23_de_2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/775/requerimento_no24_de_2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/776/requerimento_no25_de_2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/779/requerimento_no26_de_2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/825/requerimento_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/781/requerimento_no28_de_2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/782/requerimento_no29_de_2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/784/requerimento_no30_de_202519032025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/785/requerimento_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/787/requerimento_no31_de_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/788/requerimento_no33_de_2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/789/requerimento_no34_de_2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_no35_de_2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/797/requerimento_no36_de_2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_no37_de_2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_no38_de_2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_no39_de_2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_no40_de_2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/830/requerimento_no42_de_2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/831/requerimento_no43_de_2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/832/requerimento_no44_de_2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/833/requerimento_no45_de_2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_no46_de_2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_no47_de_2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/841/requerimento_no48_de_2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/845/requerimento_no49_de_2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/846/requerimento_no50_de_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/855/requerimento_no51_de_2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/858/requerimento_no52_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/859/requerimento_no53_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/861/requerimento_no54_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/862/requerimento_no55_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/905/requerimento_no56_de_2025_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/875/requerimento_no57_de_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/876/requerimento_no58_de_2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/877/requerimento_no59_de_2025_-_retirado_da_pauta.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no60_de_2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_no61_de_2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/880/requerimento_no62_de_2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/887/requerimento_no63_de_2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/889/requerimento_no64_de_2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/890/requerimento_no65_de_2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_no66_de_2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/898/requerimento_no67_de_2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no68_de_2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no69_de_2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/901/requerimento_no70_de_2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/902/requerimento_no71_de_2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_no72_de_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/904/requerimento_no73_de_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_no74_de_2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/910/requerimento_no75_de_2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/927/requerimento_no76_de_2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_no77_de_2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/929/requerimento_no78_de_2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/930/requerimento_no79_de_2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/931/requerimento_no80_de_2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no81_de_2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/941/requerimento_no82_de_2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no83_de_2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/943/requerimento_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/944/requerimento_no84_de_2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/945/requerimento_no86_de_2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/796/mocao_de_solidadriedade_no_01_racismo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/860/mocao_de_aplausoe_agradecimento_a_herondino_balbino_da_freiria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santoantoniodaalegria.sp.leg.br/media/sapl/public/materialegislativa/2025/882/mocao_de_aplauso_cema.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H204"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="135.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>